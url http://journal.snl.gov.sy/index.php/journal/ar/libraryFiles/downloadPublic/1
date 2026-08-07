--- v0 (2026-03-15)
+++ v1 (2026-08-07)
@@ -1,1871 +1,1390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40E604F8" w14:textId="77777777" w:rsidR="00FF0BD6" w:rsidRPr="00505F3F" w:rsidRDefault="003056C3" w:rsidP="00AB7597">
+    <w:p w14:paraId="7976D84A" w14:textId="750E3CD3" w:rsidR="008F40E7" w:rsidRPr="008F40E7" w:rsidRDefault="00A632B0" w:rsidP="00F76D67">
       <w:pPr>
         <w:pStyle w:val="MDPI12title"/>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>العنوان باللغة العربية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319000DB" w14:textId="4D63BD05" w:rsidR="00A632B0" w:rsidRDefault="00A632B0" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505F3F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00593925">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
-        <w:t xml:space="preserve">العنوان </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">اسم وكنية الباحث الأول </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
-        <w:t>باللغة العربية</w:t>
+        <w:t>/ الجامعة/ ال</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>دولة</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53596E0B" w14:textId="77777777" w:rsidR="00131AC7" w:rsidRDefault="000847AA" w:rsidP="00AB7597">
+    <w:p w14:paraId="02A345F1" w14:textId="53C71DFC" w:rsidR="00B71D96" w:rsidRPr="005C0981" w:rsidRDefault="00A632B0" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>رقم الأوركيد</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D38FCD9" w14:textId="07B7A39D" w:rsidR="008F40E7" w:rsidRDefault="008F40E7" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A632B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>البريد الإ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A632B0" w:rsidRPr="00A632B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>ل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A632B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>كتروني</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBBBE0A" w14:textId="06573D1D" w:rsidR="00BE19CB" w:rsidRPr="00593925" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...109 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593925">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>اسم وكنية الباحث الثاني، اسم وكنية الباحث الثالث (إن وجد)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مع ما سبق من المعلومات.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DF6E92" w14:textId="77777777" w:rsidR="00131AC7" w:rsidRDefault="00177D17" w:rsidP="00AB7597">
+    <w:p w14:paraId="0C7651B0" w14:textId="4C9D79CA" w:rsidR="00BE19CB" w:rsidRPr="00593925" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
       <w:pPr>
         <w:pStyle w:val="MDPI13authornames"/>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...26 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ملاحظة: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593925">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>عند وجود أكثر من باحث توضع علامة النجمة (*) فوق اسم الباحث الذي تتم المراسلات معه، بغض النظر عن الترقيم أو ترتيب الأسماء</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00414D36">
-[...15 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00894B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>كما هو معتمد في المجلات العالمية، ويضاف إليه بالتفصيل: عنوانه</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC433C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (المدينة/ اسم الشارع)</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>، الإيميل، صندوق البريد (في حال وجد)، ولا تطلب هذه المعلومات إلا من الباحث المراسل</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F64937">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1EA190F6" w14:textId="77777777" w:rsidR="001F3A16" w:rsidRPr="00131AC7" w:rsidRDefault="00544E56" w:rsidP="00AB7597">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI13authornames"/>
+    <w:p w14:paraId="6A8C584F" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRPr="00A632B0" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
         <w:bidi/>
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...109 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3742F081" w14:textId="77777777" w:rsidR="00A87339" w:rsidRPr="00B71D96" w:rsidRDefault="00A87339" w:rsidP="00AB7597">
+    <w:p w14:paraId="0CAA83DD" w14:textId="02A2FB5A" w:rsidR="00BE19CB" w:rsidRPr="00CA0E0C" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
       <w:pPr>
         <w:pStyle w:val="MDPI16affiliation"/>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="198"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>الملخص</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04917461" w14:textId="13BC92DC" w:rsidR="00BE19CB" w:rsidRPr="00F46C0B" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>عدد كلمات الملخص تتراوح بين (150) و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>كلمة باللغة العربية</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2A5E77" w14:textId="33B0F7F8" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>الكلمات المفتاحية:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>كلمة1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلمة 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلمة </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>3؛</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلمة 4</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (مع مراعاة ورود هذه الكلمات بالملخص، </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>وأن تتراوح بين 4 إلى 6 كلمات، مفصولة بفاصلة منقوطة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D877D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6235C2F1" w14:textId="041FC5CC" w:rsidR="00BE19CB" w:rsidRPr="00EC049C" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI12title"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>العنوان باللغة ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>لإ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نكليزية </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320C23BF" w14:textId="368922F8" w:rsidR="00BE19CB" w:rsidRPr="00593925" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>كل المعلومات المطلوبة في الصفحة الأولى مكتوبةً باللغة الإنكليزية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD05A8A" w14:textId="31CEA203" w:rsidR="00BE19CB" w:rsidRPr="00AC770A" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:pStyle w:val="MDPI16affiliation"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="198"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الملخص باللغة الإنكليزية </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2E3AF2" w14:textId="252A793F" w:rsidR="00BE19CB" w:rsidRPr="00AC770A" w:rsidRDefault="00BE19CB" w:rsidP="00F8308E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>عدد كلمات الملخص تتراوح بين (150) و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00252D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باللغة العربية، وتترجم الكلمات ذاتها هنا إلى اللغة الإنكليزية. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01983574" w14:textId="014A0D38" w:rsidR="00BE19CB" w:rsidRPr="00EC049C" w:rsidRDefault="00BE19CB" w:rsidP="00F8308E">
+      <w:pPr>
+        <w:pStyle w:val="MDPI13authornames"/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8308E">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>eyword 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eyword </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eyword </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eyword </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="002F19E5" w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474746F5" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B71D96">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>(ملاحظة: ال</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...216 lines deleted...]
-      <w:r w:rsidRPr="00414D36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004166CA">
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236D3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic" w:hint="cs"/>
-          <w:color w:val="auto"/>
-[...83 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00FD798F" w:rsidRPr="00505F3F">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>حرف ال</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+        <w:t>ولى من الكلمات المفتاحية والعنوان تكتب بأحرف كبيرة)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B49B29" w14:textId="77777777" w:rsidR="00131AC7" w:rsidRDefault="000847AA" w:rsidP="00AB7597">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI13authornames"/>
+    <w:p w14:paraId="1479F81B" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-          <w:color w:val="auto"/>
-[...227 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B15C6B" w14:textId="77777777" w:rsidR="00131AC7" w:rsidRDefault="00392973" w:rsidP="00AB7597">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI13authornames"/>
+    <w:p w14:paraId="262FCD3F" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-          <w:color w:val="auto"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="54335D9F" w14:textId="77777777" w:rsidR="00131A21" w:rsidRPr="00414D36" w:rsidRDefault="00131A21" w:rsidP="00AB7597">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI13authornames"/>
+    <w:p w14:paraId="12E1AE86" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
         <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-          <w:color w:val="auto"/>
-[...83 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="519B740D" w14:textId="77777777" w:rsidR="00236D3A" w:rsidRDefault="00236D3A" w:rsidP="00AB7597">
+    <w:p w14:paraId="76F10CD7" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18867CDC" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A70B4FF" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DC99DD" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A079D9C" w14:textId="77777777" w:rsidR="00BE19CB" w:rsidRDefault="00BE19CB" w:rsidP="00BE19CB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0401B3DB" w14:textId="4D79D1E5" w:rsidR="00B71D96" w:rsidRPr="00B30E47" w:rsidRDefault="00B71D96" w:rsidP="00B30E47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:bidi/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...68 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:eastAsia="Times New Roman" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C00803" w14:textId="10363835" w:rsidR="00236D3A" w:rsidRPr="00CA6E55" w:rsidRDefault="003C14CB" w:rsidP="00AB7597">
-[...576 lines deleted...]
-    <w:sectPr w:rsidR="00CA6E55" w:rsidRPr="00B71D96" w:rsidSect="003C2587">
+    <w:sectPr w:rsidR="00B71D96" w:rsidRPr="00B30E47" w:rsidSect="003C2587">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1531" w:bottom="1418" w:left="1531" w:header="851" w:footer="851" w:gutter="0"/>
       <w:lnNumType w:countBy="5" w:distance="255"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B2C7269" w14:textId="77777777" w:rsidR="0062702E" w:rsidRDefault="0062702E">
+    <w:p w14:paraId="134676E6" w14:textId="77777777" w:rsidR="006304D6" w:rsidRDefault="006304D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60560231" w14:textId="77777777" w:rsidR="0062702E" w:rsidRDefault="0062702E">
+    <w:p w14:paraId="2BC437EF" w14:textId="77777777" w:rsidR="006304D6" w:rsidRDefault="006304D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1892,92 +1411,104 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Sakkal Majalla">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="1869402394"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
             <w:sz w:val="22"/>
@@ -2469,61 +2000,61 @@
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="217BBFF7" w14:textId="77777777" w:rsidR="0067215B" w:rsidRPr="00372FCD" w:rsidRDefault="0067215B" w:rsidP="003056C3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CFAE840" w14:textId="77777777" w:rsidR="0062702E" w:rsidRDefault="0062702E">
+    <w:p w14:paraId="26CCFE4E" w14:textId="77777777" w:rsidR="006304D6" w:rsidRDefault="006304D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="321F413C" w14:textId="77777777" w:rsidR="0062702E" w:rsidRDefault="0062702E">
+    <w:p w14:paraId="673288AF" w14:textId="77777777" w:rsidR="006304D6" w:rsidRDefault="006304D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1749B51D" w14:textId="77777777" w:rsidR="0067215B" w:rsidRPr="006877D4" w:rsidRDefault="006877D4" w:rsidP="006877D4">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:bidi/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2542,111 +2073,222 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
       <w:t xml:space="preserve">عنوان البحث (وفق لغة المقال) </w:t>
     </w:r>
     <w:r w:rsidRPr="006877D4">
       <w:rPr>
         <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
       <w:tab/>
       <w:t>كنية الباحث الأول، كنية الباحث الثاني، كنية الباحث الثالث</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38F681B3" w14:textId="77777777" w:rsidR="0067215B" w:rsidRPr="00655AF6" w:rsidRDefault="003E212B" w:rsidP="003E212B">
+  <w:p w14:paraId="38F681B3" w14:textId="2BEDF710" w:rsidR="0067215B" w:rsidRPr="00F8308E" w:rsidRDefault="003E212B" w:rsidP="00BC433C">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:bidi/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00655AF6">
+    <w:r w:rsidRPr="00F8308E">
       <w:rPr>
         <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
-      <w:t>مجلة المكتبة الوطنية السورية</w:t>
+      <w:t>مجلة</w:t>
     </w:r>
-    <w:r w:rsidR="005B0B77" w:rsidRPr="00655AF6">
-[...1 lines deleted...]
-        <w:rFonts w:hint="cs"/>
+    <w:r w:rsidR="00E70644" w:rsidRPr="00F8308E">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> التراث والمكت</w:t>
     </w:r>
-    <w:r w:rsidR="006877D4">
-      <w:rPr>
+    <w:r w:rsidR="008E073D" w:rsidRPr="00F8308E">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
+      <w:t>ب</w:t>
+    </w:r>
+    <w:r w:rsidR="00E70644" w:rsidRPr="00F8308E">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>ات</w:t>
+    </w:r>
+    <w:r w:rsidR="00050342">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t xml:space="preserve">، </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB0A76">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>م</w:t>
+    </w:r>
+    <w:r w:rsidR="00050342">
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>ج1، ع1، 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="006877D4" w:rsidRPr="00F8308E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00655AF6" w:rsidRPr="00131AC7">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="DengXian" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:r w:rsidR="00FB0A76">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
         <w:lang w:bidi="ar-SY"/>
       </w:rPr>
-      <w:t>Syrian National Library Magazine</w:t>
+      <w:t xml:space="preserve">2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB0A76" w:rsidRPr="00FB0A76">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>Vol:1, No:1,</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC433C" w:rsidRPr="00BC433C">
+      <w:rPr>
+        <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidR="00AE530C" w:rsidRPr="00F8308E">
+      <w:rPr>
+        <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:bidi="ar-SY"/>
+      </w:rPr>
+      <w:t>Heritage and Libraries Journal</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02C741B9" w14:textId="77777777" w:rsidR="0067215B" w:rsidRPr="002D55BA" w:rsidRDefault="0067215B" w:rsidP="003E212B">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059D0D05"/>
@@ -4813,541 +4455,611 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1580746975">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="59910537">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="516429931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="970130835">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="607278679">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="510"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B61E9C"/>
     <w:rsid w:val="00004719"/>
     <w:rsid w:val="00016DAD"/>
     <w:rsid w:val="00017223"/>
     <w:rsid w:val="00027FFA"/>
+    <w:rsid w:val="00050342"/>
     <w:rsid w:val="00061B43"/>
     <w:rsid w:val="00064786"/>
     <w:rsid w:val="000847AA"/>
     <w:rsid w:val="00087C10"/>
     <w:rsid w:val="00097E1D"/>
     <w:rsid w:val="000A6BC3"/>
     <w:rsid w:val="000A7BB2"/>
     <w:rsid w:val="000B0819"/>
     <w:rsid w:val="000B2065"/>
     <w:rsid w:val="000D139F"/>
     <w:rsid w:val="000D59E6"/>
     <w:rsid w:val="000E02D7"/>
     <w:rsid w:val="000E2B0A"/>
     <w:rsid w:val="000E4A57"/>
+    <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F7B7D"/>
     <w:rsid w:val="00103DD9"/>
     <w:rsid w:val="00110645"/>
     <w:rsid w:val="00110C44"/>
     <w:rsid w:val="001128FA"/>
     <w:rsid w:val="0012423C"/>
     <w:rsid w:val="00131A21"/>
     <w:rsid w:val="00131AC7"/>
     <w:rsid w:val="001320B2"/>
     <w:rsid w:val="0013477F"/>
     <w:rsid w:val="001353A3"/>
     <w:rsid w:val="00155DC8"/>
     <w:rsid w:val="0015769A"/>
     <w:rsid w:val="00161A3E"/>
     <w:rsid w:val="001649FC"/>
     <w:rsid w:val="001706C2"/>
     <w:rsid w:val="00173AC4"/>
     <w:rsid w:val="001759A5"/>
     <w:rsid w:val="00177D17"/>
     <w:rsid w:val="00186516"/>
     <w:rsid w:val="00190D4E"/>
+    <w:rsid w:val="00190F45"/>
     <w:rsid w:val="00191958"/>
     <w:rsid w:val="0019304E"/>
+    <w:rsid w:val="00196520"/>
     <w:rsid w:val="001A242A"/>
     <w:rsid w:val="001A4927"/>
     <w:rsid w:val="001B5A15"/>
     <w:rsid w:val="001B6209"/>
     <w:rsid w:val="001B654A"/>
+    <w:rsid w:val="001C3A07"/>
     <w:rsid w:val="001D5C2A"/>
     <w:rsid w:val="001E18D0"/>
     <w:rsid w:val="001E2AEB"/>
     <w:rsid w:val="001E3952"/>
     <w:rsid w:val="001F21DC"/>
     <w:rsid w:val="001F373C"/>
     <w:rsid w:val="001F3A16"/>
     <w:rsid w:val="001F72C7"/>
+    <w:rsid w:val="002002F7"/>
     <w:rsid w:val="00204468"/>
     <w:rsid w:val="00205AE5"/>
     <w:rsid w:val="00216129"/>
     <w:rsid w:val="002254A8"/>
     <w:rsid w:val="002254E4"/>
     <w:rsid w:val="00226112"/>
     <w:rsid w:val="00231FA4"/>
     <w:rsid w:val="00236D3A"/>
+    <w:rsid w:val="00252D2D"/>
+    <w:rsid w:val="00264A24"/>
     <w:rsid w:val="00264C89"/>
     <w:rsid w:val="002650E7"/>
     <w:rsid w:val="00265828"/>
     <w:rsid w:val="002722EE"/>
     <w:rsid w:val="002765F1"/>
+    <w:rsid w:val="00276C35"/>
     <w:rsid w:val="00276CA9"/>
     <w:rsid w:val="00285931"/>
     <w:rsid w:val="00294D69"/>
     <w:rsid w:val="002969DF"/>
     <w:rsid w:val="002A1E5F"/>
     <w:rsid w:val="002B500E"/>
+    <w:rsid w:val="002C2807"/>
     <w:rsid w:val="002D55BA"/>
+    <w:rsid w:val="002F156B"/>
+    <w:rsid w:val="002F19E5"/>
     <w:rsid w:val="002F498F"/>
     <w:rsid w:val="003056C3"/>
     <w:rsid w:val="0030723F"/>
     <w:rsid w:val="003156FD"/>
     <w:rsid w:val="0031744E"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="003350E5"/>
+    <w:rsid w:val="00336DE6"/>
     <w:rsid w:val="0034212B"/>
     <w:rsid w:val="00345623"/>
     <w:rsid w:val="0035340B"/>
     <w:rsid w:val="003621E0"/>
     <w:rsid w:val="0036255D"/>
     <w:rsid w:val="00392973"/>
     <w:rsid w:val="00392EFD"/>
     <w:rsid w:val="003A2370"/>
     <w:rsid w:val="003A2585"/>
     <w:rsid w:val="003A5D62"/>
     <w:rsid w:val="003A60E6"/>
     <w:rsid w:val="003B24EC"/>
     <w:rsid w:val="003B6AA3"/>
     <w:rsid w:val="003C14CB"/>
     <w:rsid w:val="003C2587"/>
     <w:rsid w:val="003D0525"/>
     <w:rsid w:val="003D1B18"/>
     <w:rsid w:val="003D5FE2"/>
     <w:rsid w:val="003E0927"/>
     <w:rsid w:val="003E212B"/>
     <w:rsid w:val="003E466E"/>
     <w:rsid w:val="003F1F15"/>
     <w:rsid w:val="003F36C1"/>
     <w:rsid w:val="003F4D0E"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="00402EFD"/>
     <w:rsid w:val="00410F35"/>
+    <w:rsid w:val="00411AFC"/>
     <w:rsid w:val="0041236F"/>
     <w:rsid w:val="00414D36"/>
     <w:rsid w:val="004155B2"/>
     <w:rsid w:val="004166CA"/>
+    <w:rsid w:val="004178C8"/>
     <w:rsid w:val="00436627"/>
     <w:rsid w:val="00447264"/>
     <w:rsid w:val="0045200E"/>
     <w:rsid w:val="00457A76"/>
     <w:rsid w:val="00461400"/>
     <w:rsid w:val="00461EAD"/>
     <w:rsid w:val="004723DA"/>
     <w:rsid w:val="004867DA"/>
     <w:rsid w:val="00493033"/>
     <w:rsid w:val="004A1F8A"/>
+    <w:rsid w:val="004A4D5F"/>
     <w:rsid w:val="004B489C"/>
     <w:rsid w:val="004C025F"/>
     <w:rsid w:val="004C0CC6"/>
     <w:rsid w:val="004C207F"/>
     <w:rsid w:val="004D1376"/>
     <w:rsid w:val="004D2716"/>
     <w:rsid w:val="004D44BB"/>
     <w:rsid w:val="004D5BEC"/>
     <w:rsid w:val="004D79C7"/>
     <w:rsid w:val="00502F97"/>
     <w:rsid w:val="005036F0"/>
     <w:rsid w:val="0050416D"/>
     <w:rsid w:val="00505F3F"/>
     <w:rsid w:val="0051001E"/>
     <w:rsid w:val="00516569"/>
+    <w:rsid w:val="00516A09"/>
     <w:rsid w:val="00520259"/>
+    <w:rsid w:val="005247E3"/>
     <w:rsid w:val="00525541"/>
     <w:rsid w:val="00525589"/>
     <w:rsid w:val="00525B64"/>
     <w:rsid w:val="00527EA5"/>
     <w:rsid w:val="00532CFE"/>
     <w:rsid w:val="005332CB"/>
     <w:rsid w:val="00536AEB"/>
     <w:rsid w:val="00536CF4"/>
     <w:rsid w:val="00544E56"/>
     <w:rsid w:val="005614F2"/>
     <w:rsid w:val="00564626"/>
     <w:rsid w:val="00570C59"/>
+    <w:rsid w:val="0057557E"/>
     <w:rsid w:val="00576BD6"/>
     <w:rsid w:val="0057700E"/>
     <w:rsid w:val="0057771E"/>
     <w:rsid w:val="00583C3B"/>
+    <w:rsid w:val="00585E30"/>
     <w:rsid w:val="00586862"/>
     <w:rsid w:val="005873DF"/>
     <w:rsid w:val="00591CFA"/>
     <w:rsid w:val="005930C7"/>
+    <w:rsid w:val="00593925"/>
     <w:rsid w:val="005A775A"/>
     <w:rsid w:val="005B0B77"/>
     <w:rsid w:val="005B215D"/>
+    <w:rsid w:val="005C0981"/>
     <w:rsid w:val="005C0EAE"/>
     <w:rsid w:val="005C542D"/>
     <w:rsid w:val="005D4019"/>
     <w:rsid w:val="005E3936"/>
     <w:rsid w:val="005E793F"/>
+    <w:rsid w:val="005F23FE"/>
     <w:rsid w:val="00620205"/>
     <w:rsid w:val="00621903"/>
     <w:rsid w:val="006224DB"/>
     <w:rsid w:val="00623A78"/>
     <w:rsid w:val="0062400C"/>
     <w:rsid w:val="0062702E"/>
     <w:rsid w:val="006303B8"/>
+    <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00630EB5"/>
     <w:rsid w:val="0063363B"/>
     <w:rsid w:val="00634F5C"/>
     <w:rsid w:val="00647CA8"/>
     <w:rsid w:val="00655194"/>
     <w:rsid w:val="00655AF6"/>
     <w:rsid w:val="00661DCA"/>
     <w:rsid w:val="006637E6"/>
     <w:rsid w:val="00663C1B"/>
     <w:rsid w:val="0067215B"/>
     <w:rsid w:val="006744E7"/>
     <w:rsid w:val="006877D4"/>
     <w:rsid w:val="00690705"/>
     <w:rsid w:val="00690722"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="006B164F"/>
     <w:rsid w:val="006B1856"/>
     <w:rsid w:val="006B7396"/>
     <w:rsid w:val="006D55B3"/>
     <w:rsid w:val="006D6039"/>
     <w:rsid w:val="006E5DD2"/>
     <w:rsid w:val="006F0403"/>
     <w:rsid w:val="00702DD4"/>
     <w:rsid w:val="007065E6"/>
     <w:rsid w:val="00716334"/>
     <w:rsid w:val="007178C0"/>
     <w:rsid w:val="00732758"/>
+    <w:rsid w:val="00737BC9"/>
     <w:rsid w:val="0078256A"/>
     <w:rsid w:val="00790BBC"/>
     <w:rsid w:val="007A1526"/>
     <w:rsid w:val="007A2A12"/>
     <w:rsid w:val="007D7257"/>
     <w:rsid w:val="007E704A"/>
     <w:rsid w:val="007F02D3"/>
     <w:rsid w:val="007F2286"/>
     <w:rsid w:val="00804EE0"/>
     <w:rsid w:val="00817168"/>
     <w:rsid w:val="008208CB"/>
     <w:rsid w:val="00821BE7"/>
+    <w:rsid w:val="00827311"/>
     <w:rsid w:val="00832D26"/>
     <w:rsid w:val="00832F6A"/>
     <w:rsid w:val="008364F9"/>
     <w:rsid w:val="0083661F"/>
     <w:rsid w:val="00842DC2"/>
+    <w:rsid w:val="008650DE"/>
+    <w:rsid w:val="00894B7C"/>
     <w:rsid w:val="008B011A"/>
+    <w:rsid w:val="008B04E3"/>
     <w:rsid w:val="008B273F"/>
     <w:rsid w:val="008B384B"/>
     <w:rsid w:val="008B60A0"/>
     <w:rsid w:val="008C2D58"/>
     <w:rsid w:val="008C41A6"/>
     <w:rsid w:val="008D7EC4"/>
+    <w:rsid w:val="008E073D"/>
     <w:rsid w:val="008E61FF"/>
+    <w:rsid w:val="008E71C7"/>
     <w:rsid w:val="008E76DF"/>
     <w:rsid w:val="008F08FD"/>
     <w:rsid w:val="008F2374"/>
+    <w:rsid w:val="008F40E7"/>
+    <w:rsid w:val="008F73EA"/>
     <w:rsid w:val="008F76AE"/>
     <w:rsid w:val="009039D6"/>
     <w:rsid w:val="00905315"/>
     <w:rsid w:val="0090628F"/>
     <w:rsid w:val="00907533"/>
     <w:rsid w:val="00913D67"/>
     <w:rsid w:val="00914E4B"/>
+    <w:rsid w:val="00927FED"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="00937B0E"/>
     <w:rsid w:val="009567EF"/>
+    <w:rsid w:val="00965078"/>
     <w:rsid w:val="009743C3"/>
     <w:rsid w:val="009751C7"/>
     <w:rsid w:val="00981349"/>
     <w:rsid w:val="0098452D"/>
     <w:rsid w:val="00991C5E"/>
     <w:rsid w:val="00994B56"/>
     <w:rsid w:val="00996743"/>
+    <w:rsid w:val="009C19BA"/>
     <w:rsid w:val="009C4836"/>
     <w:rsid w:val="009D5A9B"/>
     <w:rsid w:val="009E3D8E"/>
     <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="00A04886"/>
     <w:rsid w:val="00A04EE4"/>
     <w:rsid w:val="00A1446C"/>
     <w:rsid w:val="00A17241"/>
     <w:rsid w:val="00A20793"/>
     <w:rsid w:val="00A237D9"/>
+    <w:rsid w:val="00A25466"/>
     <w:rsid w:val="00A30D06"/>
     <w:rsid w:val="00A426CF"/>
     <w:rsid w:val="00A44F77"/>
     <w:rsid w:val="00A54F13"/>
     <w:rsid w:val="00A61DD3"/>
+    <w:rsid w:val="00A632B0"/>
     <w:rsid w:val="00A73997"/>
     <w:rsid w:val="00A77F22"/>
     <w:rsid w:val="00A805B3"/>
+    <w:rsid w:val="00A86189"/>
     <w:rsid w:val="00A87339"/>
     <w:rsid w:val="00A94659"/>
     <w:rsid w:val="00A95BD3"/>
     <w:rsid w:val="00AA37A0"/>
     <w:rsid w:val="00AB29AF"/>
     <w:rsid w:val="00AB2AF0"/>
+    <w:rsid w:val="00AB568F"/>
     <w:rsid w:val="00AB7597"/>
     <w:rsid w:val="00AC5593"/>
+    <w:rsid w:val="00AC770A"/>
     <w:rsid w:val="00AC79D5"/>
     <w:rsid w:val="00AD375F"/>
     <w:rsid w:val="00AE1BDD"/>
     <w:rsid w:val="00AE4EA6"/>
+    <w:rsid w:val="00AE530C"/>
+    <w:rsid w:val="00AE68E4"/>
     <w:rsid w:val="00AE6DC8"/>
     <w:rsid w:val="00AF59A1"/>
     <w:rsid w:val="00B02C7D"/>
+    <w:rsid w:val="00B1484D"/>
+    <w:rsid w:val="00B151BF"/>
+    <w:rsid w:val="00B15200"/>
     <w:rsid w:val="00B26101"/>
     <w:rsid w:val="00B300DE"/>
+    <w:rsid w:val="00B30E47"/>
     <w:rsid w:val="00B31D1B"/>
     <w:rsid w:val="00B31F28"/>
     <w:rsid w:val="00B50D27"/>
     <w:rsid w:val="00B56528"/>
+    <w:rsid w:val="00B57881"/>
     <w:rsid w:val="00B61E9C"/>
     <w:rsid w:val="00B71D96"/>
     <w:rsid w:val="00B828CF"/>
     <w:rsid w:val="00B83F6B"/>
     <w:rsid w:val="00B91E39"/>
     <w:rsid w:val="00B91FA6"/>
     <w:rsid w:val="00B96B9B"/>
     <w:rsid w:val="00BA21CD"/>
     <w:rsid w:val="00BA4651"/>
     <w:rsid w:val="00BA779B"/>
     <w:rsid w:val="00BB39F7"/>
+    <w:rsid w:val="00BC433C"/>
+    <w:rsid w:val="00BD06AC"/>
     <w:rsid w:val="00BD1491"/>
     <w:rsid w:val="00BD3E0C"/>
+    <w:rsid w:val="00BE19CB"/>
     <w:rsid w:val="00BE390F"/>
     <w:rsid w:val="00BF2603"/>
     <w:rsid w:val="00BF26C4"/>
     <w:rsid w:val="00C02026"/>
     <w:rsid w:val="00C1271D"/>
     <w:rsid w:val="00C12D00"/>
     <w:rsid w:val="00C13B6F"/>
     <w:rsid w:val="00C1563D"/>
     <w:rsid w:val="00C17083"/>
     <w:rsid w:val="00C253C4"/>
     <w:rsid w:val="00C25433"/>
     <w:rsid w:val="00C26A03"/>
     <w:rsid w:val="00C335B9"/>
     <w:rsid w:val="00C34BE3"/>
     <w:rsid w:val="00C36D41"/>
     <w:rsid w:val="00C46AC5"/>
     <w:rsid w:val="00C540EF"/>
     <w:rsid w:val="00C56C95"/>
     <w:rsid w:val="00C64034"/>
     <w:rsid w:val="00C67590"/>
     <w:rsid w:val="00C73AC1"/>
+    <w:rsid w:val="00C75489"/>
+    <w:rsid w:val="00C807B5"/>
     <w:rsid w:val="00C850DA"/>
     <w:rsid w:val="00C8697F"/>
     <w:rsid w:val="00C87E20"/>
     <w:rsid w:val="00C94816"/>
     <w:rsid w:val="00C955F0"/>
+    <w:rsid w:val="00CA0E0C"/>
     <w:rsid w:val="00CA11A4"/>
     <w:rsid w:val="00CA271A"/>
     <w:rsid w:val="00CA6B0F"/>
     <w:rsid w:val="00CA6E55"/>
     <w:rsid w:val="00CA79F8"/>
     <w:rsid w:val="00CB7BC0"/>
     <w:rsid w:val="00CC3100"/>
     <w:rsid w:val="00CC3714"/>
     <w:rsid w:val="00CC3FAA"/>
     <w:rsid w:val="00CC7D3A"/>
+    <w:rsid w:val="00CD5042"/>
     <w:rsid w:val="00CE1700"/>
     <w:rsid w:val="00CE6E17"/>
+    <w:rsid w:val="00CE71CE"/>
     <w:rsid w:val="00CF14D5"/>
     <w:rsid w:val="00CF28F4"/>
     <w:rsid w:val="00D027C2"/>
     <w:rsid w:val="00D03F9F"/>
     <w:rsid w:val="00D10741"/>
     <w:rsid w:val="00D11046"/>
     <w:rsid w:val="00D12809"/>
     <w:rsid w:val="00D12F4F"/>
     <w:rsid w:val="00D1407B"/>
     <w:rsid w:val="00D2458F"/>
     <w:rsid w:val="00D265FA"/>
     <w:rsid w:val="00D271A4"/>
     <w:rsid w:val="00D318D9"/>
     <w:rsid w:val="00D32270"/>
     <w:rsid w:val="00D328E3"/>
+    <w:rsid w:val="00D334FF"/>
     <w:rsid w:val="00D37E19"/>
     <w:rsid w:val="00D41FE6"/>
     <w:rsid w:val="00D4418F"/>
     <w:rsid w:val="00D60258"/>
     <w:rsid w:val="00D648D7"/>
     <w:rsid w:val="00D76CB8"/>
     <w:rsid w:val="00D82266"/>
     <w:rsid w:val="00D83196"/>
     <w:rsid w:val="00D833F9"/>
     <w:rsid w:val="00D877D1"/>
     <w:rsid w:val="00D91849"/>
+    <w:rsid w:val="00D9341F"/>
+    <w:rsid w:val="00D94A62"/>
     <w:rsid w:val="00D95F6C"/>
+    <w:rsid w:val="00D967F3"/>
     <w:rsid w:val="00DA637A"/>
+    <w:rsid w:val="00DB284F"/>
     <w:rsid w:val="00DB5BD0"/>
     <w:rsid w:val="00DC4E4E"/>
     <w:rsid w:val="00DD0AA1"/>
     <w:rsid w:val="00DD287D"/>
     <w:rsid w:val="00DD4714"/>
     <w:rsid w:val="00DD7908"/>
     <w:rsid w:val="00DE46BA"/>
     <w:rsid w:val="00DE56DB"/>
     <w:rsid w:val="00DF1535"/>
     <w:rsid w:val="00DF19FD"/>
     <w:rsid w:val="00DF46F7"/>
     <w:rsid w:val="00DF71B5"/>
+    <w:rsid w:val="00E00F66"/>
     <w:rsid w:val="00E04904"/>
     <w:rsid w:val="00E05605"/>
     <w:rsid w:val="00E07E27"/>
     <w:rsid w:val="00E216C6"/>
     <w:rsid w:val="00E276F5"/>
     <w:rsid w:val="00E3427B"/>
+    <w:rsid w:val="00E70644"/>
     <w:rsid w:val="00E7454A"/>
     <w:rsid w:val="00E757EE"/>
     <w:rsid w:val="00E824B3"/>
     <w:rsid w:val="00E86BCE"/>
     <w:rsid w:val="00E91F45"/>
     <w:rsid w:val="00E96A25"/>
     <w:rsid w:val="00EB0958"/>
     <w:rsid w:val="00EB4B25"/>
     <w:rsid w:val="00EC00F1"/>
+    <w:rsid w:val="00EC049C"/>
     <w:rsid w:val="00EC1B51"/>
     <w:rsid w:val="00ED5717"/>
     <w:rsid w:val="00ED6834"/>
     <w:rsid w:val="00ED7E07"/>
     <w:rsid w:val="00EE5849"/>
     <w:rsid w:val="00EF2209"/>
     <w:rsid w:val="00EF4673"/>
     <w:rsid w:val="00EF4CBD"/>
     <w:rsid w:val="00F01B11"/>
     <w:rsid w:val="00F01D52"/>
     <w:rsid w:val="00F050BE"/>
     <w:rsid w:val="00F0572B"/>
     <w:rsid w:val="00F124E1"/>
     <w:rsid w:val="00F244AB"/>
     <w:rsid w:val="00F33DEF"/>
     <w:rsid w:val="00F4206A"/>
+    <w:rsid w:val="00F46C0B"/>
     <w:rsid w:val="00F475A6"/>
+    <w:rsid w:val="00F5460D"/>
     <w:rsid w:val="00F64937"/>
     <w:rsid w:val="00F64B38"/>
     <w:rsid w:val="00F65CE6"/>
     <w:rsid w:val="00F67F0A"/>
+    <w:rsid w:val="00F7363D"/>
+    <w:rsid w:val="00F76D67"/>
     <w:rsid w:val="00F82EC1"/>
+    <w:rsid w:val="00F8308E"/>
     <w:rsid w:val="00F90D04"/>
     <w:rsid w:val="00F94FC4"/>
+    <w:rsid w:val="00FA3E43"/>
+    <w:rsid w:val="00FB0A76"/>
     <w:rsid w:val="00FB2B0A"/>
     <w:rsid w:val="00FB362B"/>
+    <w:rsid w:val="00FB72BA"/>
     <w:rsid w:val="00FB7450"/>
     <w:rsid w:val="00FC185A"/>
+    <w:rsid w:val="00FC39D0"/>
     <w:rsid w:val="00FC5768"/>
     <w:rsid w:val="00FD5AC4"/>
     <w:rsid w:val="00FD798F"/>
     <w:rsid w:val="00FF0299"/>
     <w:rsid w:val="00FF0BD6"/>
     <w:rsid w:val="00FF5856"/>
     <w:rsid w:val="00FF6CD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58733FD5"/>
-  <w15:docId w15:val="{E41CF33E-0B67-4878-929D-22C334C7B84D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5699,83 +5411,106 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF0BD6"/>
+    <w:rsid w:val="00BE19CB"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:noProof/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005E793F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:color w:val="auto"/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB568F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -7111,50 +6846,124 @@
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:noProof w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
     <w:name w:val="العنوان 1 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005E793F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00F66"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:noProof w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLChar">
+    <w:name w:val="بتنسيق HTML مسبق Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00F66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af6">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB568F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
+    <w:name w:val="عنوان 3 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB568F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1116100588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1165364931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7171,54 +6980,50 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.damascusuniversity.edu.sy/index.php/index/index" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\banana\Desktop\&#1602;&#1575;&#1604;&#1576;%20&#1575;&#1604;&#1605;&#1580;&#1604;&#1577;%20&#1575;&#1604;&#1606;&#1607;&#1575;&#1574;&#1610;%20&#1604;&#1604;&#1605;&#1608;&#1602;&#1593;.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7490,77 +7295,77 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD9ECB1A-F23D-4CCC-ABC1-64556E4E6657}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>قالب المجلة النهائي للموقع</Template>
+  <Template>القالب النهائي الأخير</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>966</Characters>
+  <Pages>2</Pages>
+  <Words>158</Words>
+  <Characters>907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ahmed-Under</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1133</CharactersWithSpaces>
+  <CharactersWithSpaces>1063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type of the Paper (Article</dc:title>
   <dc:creator>Banan AL_Ahmar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>